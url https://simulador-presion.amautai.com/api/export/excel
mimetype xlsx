--- v2 (2026-09-01)
+++ v3 (2026-10-21)
@@ -507,51 +507,51 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>CALIBRATION REPORT</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Instrument:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Transmitter #1</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Date:</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-09-01 19:44</t>
+          <t>2026-10-21 05:21</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Range:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>0 - 100 PSI</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Linealidad:</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
     </row>